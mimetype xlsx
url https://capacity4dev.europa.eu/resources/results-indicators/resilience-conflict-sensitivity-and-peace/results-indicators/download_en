--- v0 (2025-10-12)
+++ v1 (2026-06-12)
@@ -3697,96 +3697,96 @@
     <t xml:space="preserve">Number of district officials/farmers trained by the EU-funded intervention who increased their knowledge and/or skills for integrated crop management, crop rotation systems and practices, organic farming, integrated agriculture systems and agro-forestry, by sex
 </t>
   </si>
   <si>
     <t xml:space="preserve">Please select the relevant topics for the local context. Agroforestry is a collective name for land-use systems and technologies where woody perennials (trees, shrubs, palms, bamboos, etc.) are deliberately used on the same land-management units as agricultural crops and/or animals, in some form of spatial arrangement or temporal sequence. In agroforestry systems there are both ecological and economical interactions between the different components. Â If monitoring capacity is limited or the context is fragile, this indicator could be simplified to monitor only the number of persons trained (without referring to an increase in knowledge and/or skills). However, in order to ensure the quality of training and the achievement of the desired result, it is recommended to assess the knowledge of participants before and after the intervention whenever possible.Â 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Number of people who are members of cooperatives/farmersâ€™ groups, etc. established/reinforced by the EU-funded intervention, disaggregated by sex, age and ethnicity
 </t>
   </si>
   <si>
     <t xml:space="preserve">This indicator measures the numberÂ of people participating in cooperatives/groups established/strengthened. See also the Guidance on Results and Indicators for the "Food and Nutrition Security and Sustainable Agriculture" sector (https://europa.eu/capacity4dev/results-and-indicators)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Status of the food stock management system (OPSYS core indicator)
 </t>
   </si>
   <si>
     <t xml:space="preserve">This indicator measures whether an emergency food stock management system has been established and working. It is appropriate at output level if the EU-funded intervention directly supports the design of such a system.
 See also the Guidance on Results and Indicators for the "Food and Nutrition Security and Sustainable Agriculture" sector (https://europa.eu/capacity4dev/results-and-indicators)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GERF 2.14/ EURF 2.15 Number of people who have benefited from institution or workplace based VET/skills development interventions supported by the EU: (OPSYS core indicator) (a) all VET/skills development, (b) only VET/skills development for digitalisation
+    <t xml:space="preserve">GERF 2.14/ EURF 2.15 Number of people who have benefited from institution or workplace based VET/skills development interventions supported by the EU: (OPSYS core indicator)(a) all VET/skills development, (b) only VET/skills development for digitalisation
 </t>
   </si>
   <si>
     <t xml:space="preserve">Vocational Education and Training (VET) refers to ‘learning pathways which aim to equip people with knowledge, know-how, skills and/or competences required in particular occupations or more broadly in the labour market’.
 Vocational training and learning can be formal or non-formal/informal, and can take place in education and training institutions, at the work place, within informal and traditional apprenticeships. The VET training should be aimed at helping those who are out of work to find a job; or training for those who are in work to find better employment to improve their career prospects. What should NOT be included is training which is aimed at those in work to better carry out their jobs, nor training which helps people in unpaid work, (e.g. community /volunteer work).
 Formal VET includes the training provided by the established education and training system and normally leads to a formal qualification. A formal qualification is the formal outcome (certificate, diploma or title) of an assessment and validation process which is obtained when a competent body (trade association, government authority, public and private awarding bodies, etc.) determines that an individual has achieved learning outcomes to given standards and/or possesses the necessary competence to do a job in a specific area of work. A qualification confers official recognition of the value of learning outcomes in the labour market and in education and training.
 For more information about the EU RF methodological notes please see https://europa.eu/capacity4dev/eu-rfi
 </t>
   </si>
   <si>
     <t xml:space="preserve">Number of people trained by the EU-funded intervention who increased their knowledge of and/or skills in using new agricultural practices/technologies (e.g. dryland farming initiatives, seed multiplication), disaggregated by sex, age and ethnicity
 </t>
   </si>
   <si>
     <t xml:space="preserve">New Agricultural practices include but not limited to the following, Conservation agriculture, Dry land farming initiatives, Practices such as seed multiplication, Applying integrated pest management (IPM), Eliminating or reducing tillage. This indicator measures the number of households trained on new agricultural practices. If monitoring capacity is limited or the context is fragile, this indicator could be simplified to monitor only the number of persons trained (without referring to an increase in knowledge and/or skills). However, in order to ensure the quality of training and the achievement of the desired result, it is recommended to assess the knowledge of participants before and after the intervention whenever possible. See also the Guidance on Results and Indicators for the "Food and Nutrition Security and Sustainable Agriculture" sector (https://europa.eu/capacity4dev/results-and-indicators)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Number of people trained by the EU-funded intervention who increased their knowledge and/or skills in food conservation and preservation, disaggregated by sex, age and ethnicity
 </t>
   </si>
   <si>
     <t xml:space="preserve">Food processing and preparation activities cover three main fields: (1) the preservation of foods by (a) modern methods such as refrigeration, canning and irradiation, and (b) traditional methods such as drying, salting, smoking and fermentation; (2) the development of protein - rich foods; (3) food additives.Â Â Crop processing is a crucial step in converting raw harvested agricultural products into valuable marketable products. This indicator measures to what extent beneficiaries have acquired knowledge related to any of these methods. If monitoring capacity is limited or the context is fragile, this indicator could be simplified to monitor only the number of persons trained (without referring to an increase in knowledge and/or skills). However, in order to ensure the quality of training and the achievement of the desired result, it is recommended to assess the knowledge of participants before and after the intervention whenever possible. See also the Guidance on Results and Indicators for the "Food and Nutrition Security and Sustainable Agriculture" sector (https://europa.eu/capacity4dev/results-and-indicators)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Reports from the High Level Political Forum
 </t>
   </si>
   <si>
     <t xml:space="preserve">GERF 2.32/ EURF 2.1 Number of food insecure people receiving EU assistance (OPSYS core indicator)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Numeric
 </t>
   </si>
   <si>
     <t xml:space="preserve">Social transfers are defined as “non-contributory, publicly funded, direct, regular and predictable resource transfers (in cash or in kind) to poor or vulnerable individuals or households, aimed at reducing their deficits in food consumption, protecting them from shocks (including economic and climatic), and, in some cases, strengthening their productive capacity.” "Food security exists when all people, at all times, have physical, social and economic access to sufficient safe and nutritious food that meets their dietary needs and food preferences for an active and healthy life." Food insecurity exists whenever the availability of nutritionally adequate and safe foods or the ability to acquire acceptable foods in socially acceptable ways is limited or uncertain.
 Method of Computation: Where only household data is available, the number of individuals will be computed by using the average composition of the household. Such data should be preferably retrieved from – in order of preference – project surveys, surveys realised in the same area of the project, department/regional statistics, and ultimately national statistics.
 Transfer made to the same person (or household) over different periods (once a year, quarterly, monthly or seasonal) will be counted as one. If the quantity of beneficiaries of a specific project/programme varies over the year, the month with highest number of beneficiary will be considered as the number of beneficiaries of the project/programme for that year.
 It will also be important to avoid double counting of the beneficiaries between years. Where EU Delegations can reliably estimate the number of individuals benefitting in year 1, then in year 2 they should aim to identify new individuals benefiting (i.e. not supported in year 1) and add this to the total from year 1. Thus, the number benefiting across years is simply additive, not cumulative
 For the purpose of this indicator, individuals are included if they benefit directly from EU-funded interventions that target areas and regions affected by chronic and/or acute malnutrition and food insecurity. Areas and regions are considered as food insecure if they are classified as phase 2 and/or above on the Integrated Food Security Phase Classification (IPC). Food security exists when all people, at all times, have physical, social and economic access to sufficient safe and nutritious food that meets their dietary needs and food preferences for an active and healthy life.
 The internationally recognized pillars of food security include availability, access, nutrition, and prevention. Examples of EU assistance in regions by pillar include the following:
-Availability of food - support to improve subsistence farming practices, e.g. provision of drought resistance seeds; support that aims to increase the production and productivity of smallholders, e.g. changes to the production of crops that are in demand at markets Improving access to food - provision of social transfers (in cash or in-kind, cash or assets) to poor or vulnerable individuals aimed at reducing their deficits in food consumption; support to farmers to introduce cash crops as a supplements rather than substitutes for food crops; support to off-farm employment (to reduce dependency on agriculture) through for example, identification of opportunities, introducing or improving post-harvest processes; support to improve small infrastructure (e.g. bridges); improving market information accessible to farmers (including ICT innovations); strengthening integration of smallholders into food supply chains; support farmers on rehabilitation of productive infrastructures e.g. irrigation.
+Availability of food - support to improve subsistence farming practices, e.g. provision of drought resistance seeds; support that aims to increase the production and productivity of smallholders, e.g. changes to the production of crops that are in demand at marketsImproving access to food - provision of social transfers (in cash or in-kind, cash or assets) to poor or vulnerable individuals aimed at reducing their deficits in food consumption; support to farmers to introduce cash crops as a supplements rather than substitutes for food crops; support to off-farm employment (to reduce dependency on agriculture) through for example, identification of opportunities, introducing or improving post-harvest processes; support to improve small infrastructure (e.g. bridges); improving market information accessible to farmers (including ICT innovations); strengthening integration of smallholders into food supply chains; support farmers on rehabilitation of productive infrastructures e.g. irrigation.
 In a fortified food intervention, if the food is distributed to beneficiaries, the counting will be done as above. In contrast, if the intervention supports food processing and such food is later on distributed, the recipients should be considered as indirect beneficiaries and thus not be counted.Improving nutritional adequacy of food intake - interventions that promote and provide advice, training and support to adopt/utilise: kitchen gardens especially legumes (rich in energy, protein and iron); homestead production of animals (poultry, rabbits, goats, sheep and cattle); fish farming; dairy production; intercropping (complementary cereal-legume production) or bio-fortified crops (micro-nutrient or protein-rich foods)3; indigenous foods (forest products, wild fruits, insects, herbs).Mass publicity campaigns e.g. only distributing information leaflets are excluded.Enhancing crisis prevention and management: direct beneficiaries of household or community level disaster risk reduction management (e.g. early warning systems) and food reserves.
 Only individuals supported by the EU in areas or regions of food insecurity (e.g. IPC phase 2 and above) may be included for this indicator. Please note, related EU RF indicators on nutrition (EU RF 2.2) and smallholder (EU RF 2.3) are required to report the number of beneficiaries targeted in regions with IPC phase 2 and above.
 Individuals receiving vocational training, or provided access to credit through EU support should be counted under the VET/skills development indicator (EU RF 2.15) or the access to financial services indicator (EU RF 2.13) respectively.For more information about the EU RF methodological notes please see https://europa.eu/capacity4dev/eu-rfi
 </t>
   </si>
   <si>
     <t xml:space="preserve">EU intervention monitoring and reporting systems (Progress and final reports for the EU-funded intervention; EU-funded feasibility or appraisal reports ; Baseline and endline studies conducted and budgeted by the EU-funded intervention)
 </t>
   </si>
   <si>
     <t xml:space="preserve">GERF 2.1/ EURF 2.3 Number of smallholders reached with EU supported interventions aimed to increase their sustainable production, access to markets and/or security of land (OPSYS core indicator)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EU funded initiatives supporting smallholders’ capacities to engage in inclusive and sustainable agricultural growth by (i) developing their technical, organisational and management skills and practices to implement sustainable production techniques/methods; (ii) strengthening their organisations and their relationships with the private sector, researchers and governments; (iii) increasing their competitiveness, facilitating access to markets and exports and creating/enhancing links with other actors along the value chain; (iv) securing land tenure through a variety of approaches.
 The support can include different activities such as making knowledge available, strengthening capacities, empowerment, support to involvement in innovation platforms, promoting (technical, social, and organisational) innovations and increased competitiveness, good governance and security of land tenure and land use rights. It can be delivered through training, advisory services, extension services and support in the following areas:
 Advocacy capacity: strengthening smallholders' organisations capacities to actively participate in and influence policy dialogue relating to agricultural policies, rural transformation processes, and territorial dynamics.Technical: sustainable management of natural resources, agro-ecology, use of seeds and other inputs, post-harvest handling, pest and disease control, livestock development, sanitary and phytosanitary measures.Entrepreneurship and Business Development: processing of primary goods, food safety, marketing, contract negotiations, accounting and other non-financial services setting-up/strengthening of farmers organizations.Market access: access to markets through support to food certification systems, market information systems, warehouse receipt systems, farmers markets.Secure land tenure: formal titling, certification or registration, as well as securing customary tenure through appropriate legal frameworks that ensure that customary rights cannot be negated and that farmers cannot be arbitrarily dispossessed of their land.For more information about the EU RF methodological notes please see https://europa.eu/capacity4dev/eu-rfi. This can include, for example, training on New Agricultural practices, such as conservation agriculture, dry land farming initiatives, practices such as seed multiplication, applying integrated pest management (IPM), eliminating or reducing tillage.
 </t>
   </si>
   <si>
     <t xml:space="preserve">EU intervention monitoring and reporting systems - Progress and final reports for the EU-funded intervention
 </t>
   </si>
   <si>
     <t xml:space="preserve">Number of households (HHs) reporting new income sources thanks to support of the EU-funded intervention (OPSYS core indicator)
@@ -14287,31 +14287,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Resilience, Conflict Sensitivi…</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>capacity4dev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Resilience, Conflict Sensitivity and Peace - Peace &amp; Security</dc:title>
-  <dc:description>This document has been generated from https://europa.eu/capacity4dev/ on Sun, 12 Oct 2025 14:07:15 +0200</dc:description>
+  <dc:description>This document has been generated from https://europa.eu/capacity4dev/ on Thu, 11 Jun 2026 20:32:16 +0200</dc:description>
   <dc:subject>Indicators for Resilience, Conflict Sensitivity and Peace - Peace &amp;amp; Security</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>